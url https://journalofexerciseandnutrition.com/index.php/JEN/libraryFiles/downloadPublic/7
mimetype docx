--- v1 (2026-01-30)
+++ v2 (2026-04-23)
@@ -58,134 +58,216 @@
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>, 2</w:t>
       </w:r>
       <w:r w:rsidR="00417417">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00417417">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t xml:space="preserve"> font, Garamond font)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="09F202E2" w14:textId="6053B4DC" w:rsidR="00AA031F" w:rsidRPr="00A77A5F" w:rsidRDefault="00AA031F" w:rsidP="00AA031F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00417417">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>font</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00417417">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>, Garamond font)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F202E2" w14:textId="4DDECDE8" w:rsidR="00AA031F" w:rsidRPr="00A77A5F" w:rsidRDefault="00AA031F" w:rsidP="003A12E4">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77A5F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Original Research, Direct Original</w:t>
       </w:r>
       <w:r w:rsidR="00F60064">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Research</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77A5F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00B9169D">
+      <w:r w:rsidR="003A12E4" w:rsidRPr="003A12E4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Short </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006E2D05">
+        <w:t>Case Stud</w:t>
+      </w:r>
+      <w:r w:rsidR="003A12E4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Review, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00764D00">
+        <w:t xml:space="preserve">y, </w:t>
+      </w:r>
+      <w:r w:rsidR="003A12E4" w:rsidRPr="003A12E4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Research Brief, </w:t>
+        <w:t>Brief Reviews</w:t>
+      </w:r>
+      <w:r w:rsidR="003A12E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="003A12E4" w:rsidRPr="003A12E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Systematic Reviews</w:t>
+      </w:r>
+      <w:r w:rsidR="003A12E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="003A12E4" w:rsidRPr="003A12E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Meta-Analyses</w:t>
+      </w:r>
+      <w:r w:rsidR="003A12E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="003A12E4" w:rsidRPr="003A12E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Technical Reports</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77A5F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Case Study, Commentary, Review (PICK ONE)</w:t>
+        <w:t xml:space="preserve"> (PICK ONE)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24653F5E" w14:textId="77777777" w:rsidR="00AA031F" w:rsidRPr="00457859" w:rsidRDefault="00AA031F" w:rsidP="00AA031F">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B3CB384" w14:textId="77777777" w:rsidR="00AA031F" w:rsidRPr="00A77A5F" w:rsidRDefault="00AA031F" w:rsidP="00AA031F">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77A5F">
@@ -212,188 +294,94 @@
       </w:r>
       <w:r w:rsidRPr="00A77A5F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77A5F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, Author First Last</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77A5F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42BFBBE6" w14:textId="77777777" w:rsidR="00AA031F" w:rsidRPr="00457859" w:rsidRDefault="00AA031F" w:rsidP="00AA031F">
+    <w:p w14:paraId="42BFBBE6" w14:textId="4521258E" w:rsidR="00AA031F" w:rsidRPr="00457859" w:rsidRDefault="00EF267B" w:rsidP="00AA031F">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...92 lines deleted...]
-          <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF5915">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:noProof/>
           <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="228600" distR="228600" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CE5D8DF" wp14:editId="68CB2B80">
+              <wp:anchor distT="0" distB="0" distL="228600" distR="228600" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CE5D8DF" wp14:editId="5F526762">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>16510</wp:posOffset>
+                  <wp:posOffset>14886</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
-                  <wp:posOffset>2298700</wp:posOffset>
+                  <wp:posOffset>2105247</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1447800" cy="5207000"/>
+                <wp:extent cx="1447800" cy="5666991"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="50" name="Group 50"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1447800" cy="5207000"/>
+                          <a:ext cx="1447800" cy="5666991"/>
                           <a:chOff x="0" y="-427574"/>
                           <a:chExt cx="2894633" cy="9618596"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="51" name="Text Box 51"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="190491" y="-427574"/>
                             <a:ext cx="2704142" cy="9618596"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="6350">
                             <a:noFill/>
                           </a:ln>
                           <a:effectLst/>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:lnRef>
@@ -463,140 +451,251 @@
                                             </a:xfrm>
                                             <a:prstGeom prst="rect">
                                               <a:avLst/>
                                             </a:prstGeom>
                                           </pic:spPr>
                                         </pic:pic>
                                       </a:graphicData>
                                     </a:graphic>
                                   </wp:inline>
                                 </w:drawing>
                               </w:r>
                             </w:p>
                             <w:p w14:paraId="5AD453EC" w14:textId="77777777" w:rsidR="0046789A" w:rsidRDefault="0046789A" w:rsidP="008D31FD">
                               <w:pPr>
                                 <w:contextualSpacing/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="7FFC9F09" w14:textId="7B43F9FA" w:rsidR="008704A8" w:rsidRPr="008D31FD" w:rsidRDefault="008704A8" w:rsidP="008D31FD">
+                            <w:p w14:paraId="0E8E8E05" w14:textId="24FECFFA" w:rsidR="00644C4A" w:rsidRDefault="00644C4A" w:rsidP="008D31FD">
                               <w:pPr>
                                 <w:contextualSpacing/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
-                                  <w:sz w:val="18"/>
-                                  <w:szCs w:val="16"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="008D31FD">
+                              <w:r w:rsidRPr="00EF267B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
+                                </w:rPr>
+                                <w:t>Submitted</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00644C4A">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
-                                  <w:sz w:val="18"/>
-                                  <w:szCs w:val="16"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
                                 </w:rPr>
-                                <w:t>Published</w:t>
+                                <w:t xml:space="preserve">: </w:t>
                               </w:r>
-                              <w:r w:rsidR="004F2E78">
+                            </w:p>
+                            <w:p w14:paraId="52527889" w14:textId="77777777" w:rsidR="0041091B" w:rsidRPr="00644C4A" w:rsidRDefault="0041091B" w:rsidP="008D31FD">
+                              <w:pPr>
+                                <w:contextualSpacing/>
+                                <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
-                                  <w:sz w:val="18"/>
-                                  <w:szCs w:val="16"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
                                 </w:rPr>
-                                <w:t>:</w:t>
-[...1 lines deleted...]
-                              <w:r w:rsidRPr="008D31FD">
+                              </w:pPr>
+                            </w:p>
+                            <w:p w14:paraId="0B52051F" w14:textId="7657E526" w:rsidR="00644C4A" w:rsidRDefault="00644C4A" w:rsidP="008D31FD">
+                              <w:pPr>
+                                <w:contextualSpacing/>
+                                <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
-                                  <w:sz w:val="18"/>
-                                  <w:szCs w:val="16"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
                                 </w:rPr>
-                                <w:t xml:space="preserve"> </w:t>
+                              </w:pPr>
+                              <w:r w:rsidRPr="0041091B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
+                                </w:rPr>
+                                <w:t>Accepted</w:t>
                               </w:r>
-                              <w:r w:rsidRPr="008D31FD">
+                              <w:r w:rsidRPr="00644C4A">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
-                                  <w:sz w:val="18"/>
-                                  <w:szCs w:val="16"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
                                 </w:rPr>
-                                <w:fldChar w:fldCharType="begin"/>
+                                <w:t>:</w:t>
                               </w:r>
-                              <w:r w:rsidRPr="008D31FD">
+                            </w:p>
+                            <w:p w14:paraId="7A612C0D" w14:textId="77777777" w:rsidR="0041091B" w:rsidRPr="00644C4A" w:rsidRDefault="0041091B" w:rsidP="008D31FD">
+                              <w:pPr>
+                                <w:contextualSpacing/>
+                                <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
-                                  <w:sz w:val="18"/>
-                                  <w:szCs w:val="16"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
                                 </w:rPr>
-                                <w:instrText xml:space="preserve"> DATE \@ "MMMM d, yyyy" </w:instrText>
-[...1 lines deleted...]
-                              <w:r w:rsidRPr="008D31FD">
+                              </w:pPr>
+                            </w:p>
+                            <w:p w14:paraId="19426DEC" w14:textId="77777777" w:rsidR="0041091B" w:rsidRDefault="008704A8" w:rsidP="008D31FD">
+                              <w:pPr>
+                                <w:contextualSpacing/>
+                                <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
-                                  <w:sz w:val="18"/>
-                                  <w:szCs w:val="16"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="0041091B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
+                                </w:rPr>
+                                <w:t>Published</w:t>
+                              </w:r>
+                              <w:r w:rsidR="004F2E78" w:rsidRPr="00644C4A">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
+                                </w:rPr>
+                                <w:t>:</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00644C4A">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="7FFC9F09" w14:textId="39B426CB" w:rsidR="008704A8" w:rsidRPr="00644C4A" w:rsidRDefault="008704A8" w:rsidP="008D31FD">
+                              <w:pPr>
+                                <w:contextualSpacing/>
+                                <w:jc w:val="both"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00644C4A">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
+                                </w:rPr>
+                                <w:fldChar w:fldCharType="begin"/>
+                              </w:r>
+                              <w:r w:rsidRPr="00644C4A">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
+                                </w:rPr>
+                                <w:instrText xml:space="preserve"> DATE \@ "MMMM d, yyyy" </w:instrText>
+                              </w:r>
+                              <w:r w:rsidRPr="00644C4A">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="separate"/>
                               </w:r>
-                              <w:r w:rsidR="00BD56AB">
+                              <w:r w:rsidR="00A14C05">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:noProof/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
-                                  <w:sz w:val="18"/>
-                                  <w:szCs w:val="16"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
                                 </w:rPr>
-                                <w:t>December 1, 2025</w:t>
+                                <w:t>April 6, 2026</w:t>
                               </w:r>
-                              <w:r w:rsidRPr="008D31FD">
+                              <w:r w:rsidRPr="00644C4A">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
-                                  <w:sz w:val="18"/>
-                                  <w:szCs w:val="16"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="end"/>
                               </w:r>
                             </w:p>
                             <w:p w14:paraId="7272466C" w14:textId="64580F3D" w:rsidR="00DE65EA" w:rsidRPr="008D31FD" w:rsidRDefault="00DE65EA" w:rsidP="008704A8">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                             <w:p w14:paraId="025C7D60" w14:textId="6D81B725" w:rsidR="008704A8" w:rsidRPr="008D31FD" w:rsidRDefault="00E86C7E" w:rsidP="008704A8">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
@@ -815,60 +914,50 @@
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t>1</w:t>
                               </w:r>
                               <w:r w:rsidR="008D31FD" w:rsidRPr="008D31FD">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                                   <w:i/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t>): X</w:t>
                               </w:r>
                             </w:p>
                             <w:p w14:paraId="00059029" w14:textId="7020370B" w:rsidR="007A6CBE" w:rsidRDefault="007A6CBE" w:rsidP="008704A8">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                                   <w:i/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="1EEC8A46" w14:textId="77777777" w:rsidR="007F56E2" w:rsidRDefault="007F56E2" w:rsidP="008704A8">
-[...8 lines deleted...]
-                            </w:p>
                             <w:p w14:paraId="162D6D71" w14:textId="73F2F786" w:rsidR="007A6CBE" w:rsidRPr="00DB7FE0" w:rsidRDefault="007F56E2" w:rsidP="007F56E2">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                   <w:sz w:val="12"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00DB7FE0">
                                 <w:rPr>
                                   <w:rStyle w:val="Strong"/>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                   <w:b w:val="0"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t>ISSN</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00DB7FE0">
                                 <w:rPr>
                                   <w:rStyle w:val="Strong"/>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t>:</w:t>
                               </w:r>
@@ -1020,51 +1109,51 @@
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="365760" tIns="0" rIns="182880" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="7CE5D8DF" id="Group 50" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:1.3pt;margin-top:181pt;width:114pt;height:410pt;z-index:251659264;mso-wrap-distance-left:18pt;mso-wrap-distance-right:18pt;mso-position-horizontal-relative:margin;mso-position-vertical-relative:page" coordorigin=",-4275" coordsize="28946,96185" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDeY9fMOgQAAJ0OAAAOAAAAZHJzL2Uyb0RvYy54bWzsV99v2zYQfh+w/4HQe2NJtmzZiFNk6RIM&#10;yNqgydBnmqJkoRSpkXTk7K/f8Sgqlud2QVYUe+iLzR/H4/HjfR9P52/3jSCPXJtayXWUnMUR4ZKp&#10;opbVOvrj4fpNHhFjqSyoUJKvoyduorcXP/903rUrnqqtEgXXBJxIs+radbS1tl1NJoZteUPNmWq5&#10;hMlS6YZa6OpqUmjagfdGTNI4nk86pYtWK8aNgdF3fjK6QP9lyZn9UJaGWyLWEcRm8Vfj78b9Ti7O&#10;6arStN3WrA+DviKKhtYSNh1cvaOWkp2u/+GqqZlWRpX2jKlmosqyZhzPAKdJ4qPT3Gi1a/Es1aqr&#10;2gEmgPYIp1e7Ze8fb3R7395pQKJrK8ACe+4s+1I37h+iJHuE7GmAjO8tYTCYzGaLPAZkGcxlabyI&#10;oYOgsi0g/7zuzSxdZItZmPu1X5/my9l8OvXrl/Mkz5ZzZzMJ209GQXUtpIl5RsL8NyTut7TlCLBZ&#10;ARJ3mtQFHCOJiKQNZOuDO+Yvak9gCPFBM4cWsXsYh/OHcQODJ0BLlvFsCf4AnRECAb90Ec+SWfrl&#10;89NVq4294aohrrGONOQ0php9vDXWQxVMXABSXddC4BUISbp1NJ9mMS4YZgBcIZ0tR4b0bhy2/hTY&#10;sk+COxshP/IScMEMcAPITX4lNHmkwCrKGJcWcUC/YO2sSghiWJjE8RRDOForbNpfdm/+HNSw1sd+&#10;tHC8qT9G2FhJOyxuaqn0qZ2LzyHi0ttDyh0c2zXtfrPvL32jiie4c628fpiWXddwGbfU2DuqQTCA&#10;ACCC9gP8lEIB6KpvRWSr9F+nxp09ZC/MRqQDAVpH5s8d1Twi4jcJeZ3kaZ47ycLeEojmaKZHc5tR&#10;T+6aKwU3AukGEWLTrbAiNEutmk+gl5duZ5iiksH+68iG5pX10gh6y/jlJRqBTrXU3sr7ljnX7oZc&#10;uj3sP1Hd9jlpIZ3fq8AmujpKTW/rVkp1ubOqrDFvHcge2R58YLYToe9BcWCcp/hHoBOVleBkGqgM&#10;SjAIYqBEkKMjNTzN6XyexstvSGmjRF04VjsIja42A/mS6XQ5R8EF7o3MPMGPKe9zHKXqINtHJE9P&#10;0SXwDQPY0oJ77meg9sPu7sl2soDijarhrMc68DXfXsq+txCIQbq+KAQvZf/X2Iz8DWSeZYt04HI/&#10;46ncz/xg8olqKMiLS9yDxxpqB8/kO3iGaKUkwSKjt/p3Iqd5BnzFFzrJpnmGMgBPYyhQ5nGWZoHN&#10;i0WehScrlEfh8X3h+zxi6dGztqk8+8Su+V0VnmOpI1n/Sg7myLGRp9N8P3jiHRlrKbm+3xad67i4&#10;ByHZCMo+97scWIGqDDVCeCF/qMdz8fMC9XBlBJaVQ6n4LfRkOs8WIPx9dTCISSgavJrA8KuVhFn9&#10;f6oK8DMAvoEw8fvvNfeRddjHBH3+qrz4GwAA//8DAFBLAwQUAAYACAAAACEA3v+fHt8AAAAKAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPzWrDMBCE74W8g9hCb438Q01wLYcQ0p5CoUmg9KZYG9vEWhlL&#10;sZ237/bUHnfmY3amWM+2EyMOvnWkIF5GIJAqZ1qqFZyOb88rED5oMrpzhAru6GFdLh4KnRs30SeO&#10;h1ALDiGfawVNCH0upa8atNovXY/E3sUNVgc+h1qaQU8cbjuZRFEmrW6JPzS6x22D1fVwswreJz1t&#10;0ng37q+X7f37+PLxtY9RqafHefMKIuAc/mD4rc/VoeROZ3cj40WnIMkYVJBmCU9iP0kjVs4MxiuW&#10;ZFnI/xPKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDeY9fMOgQAAJ0OAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDe/58e3wAAAAoBAAAPAAAA&#10;AAAAAAAAAAAAAJQGAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAoAcAAAAA&#10;">
+              <v:group w14:anchorId="7CE5D8DF" id="Group 50" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:1.15pt;margin-top:165.75pt;width:114pt;height:446.2pt;z-index:251659264;mso-wrap-distance-left:18pt;mso-wrap-distance-right:18pt;mso-position-horizontal-relative:margin;mso-position-vertical-relative:page" coordorigin=",-4275" coordsize="28946,96185" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBtK/l1OAQAAJ0OAAAOAAAAZHJzL2Uyb0RvYy54bWzsV9tu2zgQfS+w/0DovbEkW7JkRCmyaRMU&#10;yLZBk0WfaYq6oBSpknTk7NfvkBTly7rdIFsU+1A/yLwMh8OjOYej8zfbjqFHKlUreBFEZ2GAKCei&#10;bHldBH8+XL/OAqQ05iVmgtMieKIqeHPx26vzoV/RWDSClVQicMLVauiLoNG6X81mijS0w+pM9JTD&#10;ZCVkhzV0ZT0rJR7Ae8dmcRims0HIspeCUKVg9K2bDC6s/6qiRH+sKkU1YkUAsWn7lPa5Ns/ZxTle&#10;1RL3TUvGMPALouhwy2HTydVbrDHayPYfrrqWSKFEpc+I6GaiqlpC7RngNFF4dJobKTa9PUu9Gup+&#10;ggmgPcLpxW7Jh8cb2d/3dxKQGPoasLA9c5ZtJTvzD1GirYXsaYKMbjUiMBgtFsssBGQJzCVpmuZ5&#10;5EAlDSC/W/d6ES+T5cLPvRvXx1m+SOdztz5PoyzJU2Mz89vPDoIaekgTtUNC/Tck7hvcUwuwWgES&#10;dxK1JRwjChDHHWTrgznm72KLYMjiY80MWkhvYRzO78cVDJ4ALcrDBSCCAJ0DBDx+8TJcRIv42+fH&#10;q14qfUNFh0yjCCTktE01/HirtIPKm5gAuLhuGYNxvGIcDUWQzpPQLphmAFzGjQG1DBndGGzdKWxL&#10;PzHqnHyiFeBiM8AMWG7SKybRIwZWYUIo1xYH6xesjVUFQUwLozCc2xCO1jIdjy97NN8FNa11sR8t&#10;PNzUHcNvLLieFnctF/LUzuUXH3Hl7CHl9o5tmnq73o4vfS3KJ3jnUjj9UD25buFl3GKl77AEwQAC&#10;gAjqj/ComADQxdgKUCPkX6fGjT1kL8wGaAABKgL1dYMlDRB7zyGvoyzOMiNZtpcD0QzN5MHc+qDH&#10;N92VgDcC6QYR2qZZoZlvVlJ0n0EvL83OMIU5gf2LQPvmlXbSCHpL6OWlNQKd6rG+5fc9Ma7NGzLp&#10;9rD9jGU/5qSGdP4gPJvw6ig1na1ZycXlRouqtXlrQHbIjuADs40I/QyKA+McxT8BnTCvGUVzT2VQ&#10;gkkQPSW8HB2p4WlOZ2kc5j+Q0kqwtjSsNhAqWa8n8kXzeZ7aWwy4d2DmCH5MeZfjVqr2st3IwUSZ&#10;+BRdPN9sAA0uqeN+EsJvZPDEUCve1qGxPtSB7/l2UvazhYBN0vVNIXgu+7/HZstfT+ZFsownLo8z&#10;jsrjzC8mn6iGvLyYxN27rKF2cEy+g2sI14IjW2SMVv9O5DhLgK/2ho6SeZZYGYCr0RcoaZjEiWfz&#10;cpkl/sry5ZG/fJ95Px+wdCKN49O6duxjm+4PUbqx2JDsJMcOPJ3m+94Vb8jYck7lfVMOpmPinoRk&#10;zTD5Mu6yZwWqMtUI/ob8pR674ucZ6mHKCFtWTqXij9CTeZosQfjH6mASE180ODWB4RcrCdHy/1QV&#10;2M8A+Aayl8v4vWY+svb7NkF3X5UXfwMAAP//AwBQSwMEFAAGAAgAAAAhAIGqFgTfAAAACgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FKw0AQhu+C77CM4M1ukqWiMZtSinoqgq0g3qbZaRKa3Q3ZbZK+&#10;vePJHmf+j3++KVaz7cRIQ2i905AuEhDkKm9aV2v42r89PIEIEZ3BzjvScKEAq/L2psDc+Ml90riL&#10;teASF3LU0MTY51KGqiGLYeF7cpwd/WAx8jjU0gw4cbntZJYkj9Ji6/hCgz1tGqpOu7PV8D7htFbp&#10;67g9HTeXn/3y43ubktb3d/P6BUSkOf7D8KfP6lCy08GfnQmi05ApBjUolS5BcJ6phDcHBrNMPYMs&#10;C3n9QvkLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbSv5dTgEAACdDgAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAgaoWBN8AAAAKAQAADwAAAAAA&#10;AAAAAAAAAACSBgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ4HAAAAAA==&#10;">
                 <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
                 <v:shape id="Text Box 51" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:1904;top:-4275;width:27042;height:96185;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDAcJHzwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYIXqRsVi02zShFErxpbenxkX5No9m2a3Zj4791CweMwM98wyaY3lbhR40rLCmbTCARx&#10;ZnXJuYJzuntZgXAeWWNlmRTcycFmPRwkGGvb8ZFuJ5+LAGEXo4LC+zqW0mUFGXRTWxMH78c2Bn2Q&#10;TS51g12Am0rOo+hVGiw5LBRY07ag7HpqjYJI/+4v7f1rItP52zeuPrlemoVS41H/8Q7CU++f4f/2&#10;QStYzuDvS/gBcv0AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwHCR88MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                   <v:textbox inset="14.4pt,1in,14.4pt,14.4pt">
                     <w:txbxContent>
                       <w:p w14:paraId="3ACBB208" w14:textId="4841D4A8" w:rsidR="008D31FD" w:rsidRDefault="0046789A" w:rsidP="0046789A">
                         <w:pPr>
                           <w:contextualSpacing/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:b/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:noProof/>
                             <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
@@ -1104,140 +1193,251 @@
                                       </a:xfrm>
                                       <a:prstGeom prst="rect">
                                         <a:avLst/>
                                       </a:prstGeom>
                                     </pic:spPr>
                                   </pic:pic>
                                 </a:graphicData>
                               </a:graphic>
                             </wp:inline>
                           </w:drawing>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="5AD453EC" w14:textId="77777777" w:rsidR="0046789A" w:rsidRDefault="0046789A" w:rsidP="008D31FD">
                         <w:pPr>
                           <w:contextualSpacing/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
-                      <w:p w14:paraId="7FFC9F09" w14:textId="7B43F9FA" w:rsidR="008704A8" w:rsidRPr="008D31FD" w:rsidRDefault="008704A8" w:rsidP="008D31FD">
+                      <w:p w14:paraId="0E8E8E05" w14:textId="24FECFFA" w:rsidR="00644C4A" w:rsidRDefault="00644C4A" w:rsidP="008D31FD">
                         <w:pPr>
                           <w:contextualSpacing/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
-                            <w:sz w:val="18"/>
-                            <w:szCs w:val="16"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
                           </w:rPr>
                         </w:pPr>
-                        <w:r w:rsidRPr="008D31FD">
+                        <w:r w:rsidRPr="00EF267B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                          <w:t>Submitted</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00644C4A">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
-                            <w:sz w:val="18"/>
-                            <w:szCs w:val="16"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
                           </w:rPr>
-                          <w:t>Published</w:t>
+                          <w:t xml:space="preserve">: </w:t>
                         </w:r>
-                        <w:r w:rsidR="004F2E78">
+                      </w:p>
+                      <w:p w14:paraId="52527889" w14:textId="77777777" w:rsidR="0041091B" w:rsidRPr="00644C4A" w:rsidRDefault="0041091B" w:rsidP="008D31FD">
+                        <w:pPr>
+                          <w:contextualSpacing/>
+                          <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
-                            <w:sz w:val="18"/>
-                            <w:szCs w:val="16"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
                           </w:rPr>
-                          <w:t>:</w:t>
-[...1 lines deleted...]
-                        <w:r w:rsidRPr="008D31FD">
+                        </w:pPr>
+                      </w:p>
+                      <w:p w14:paraId="0B52051F" w14:textId="7657E526" w:rsidR="00644C4A" w:rsidRDefault="00644C4A" w:rsidP="008D31FD">
+                        <w:pPr>
+                          <w:contextualSpacing/>
+                          <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
-                            <w:sz w:val="18"/>
-                            <w:szCs w:val="16"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
                           </w:rPr>
-                          <w:t xml:space="preserve"> </w:t>
+                        </w:pPr>
+                        <w:r w:rsidRPr="0041091B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                          <w:t>Accepted</w:t>
                         </w:r>
-                        <w:r w:rsidRPr="008D31FD">
+                        <w:r w:rsidRPr="00644C4A">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
-                            <w:sz w:val="18"/>
-                            <w:szCs w:val="16"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
                           </w:rPr>
-                          <w:fldChar w:fldCharType="begin"/>
+                          <w:t>:</w:t>
                         </w:r>
-                        <w:r w:rsidRPr="008D31FD">
+                      </w:p>
+                      <w:p w14:paraId="7A612C0D" w14:textId="77777777" w:rsidR="0041091B" w:rsidRPr="00644C4A" w:rsidRDefault="0041091B" w:rsidP="008D31FD">
+                        <w:pPr>
+                          <w:contextualSpacing/>
+                          <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
-                            <w:sz w:val="18"/>
-                            <w:szCs w:val="16"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
                           </w:rPr>
-                          <w:instrText xml:space="preserve"> DATE \@ "MMMM d, yyyy" </w:instrText>
-[...1 lines deleted...]
-                        <w:r w:rsidRPr="008D31FD">
+                        </w:pPr>
+                      </w:p>
+                      <w:p w14:paraId="19426DEC" w14:textId="77777777" w:rsidR="0041091B" w:rsidRDefault="008704A8" w:rsidP="008D31FD">
+                        <w:pPr>
+                          <w:contextualSpacing/>
+                          <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
-                            <w:sz w:val="18"/>
-                            <w:szCs w:val="16"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="0041091B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                          <w:t>Published</w:t>
+                        </w:r>
+                        <w:r w:rsidR="004F2E78" w:rsidRPr="00644C4A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                          <w:t>:</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00644C4A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="7FFC9F09" w14:textId="39B426CB" w:rsidR="008704A8" w:rsidRPr="00644C4A" w:rsidRDefault="008704A8" w:rsidP="008D31FD">
+                        <w:pPr>
+                          <w:contextualSpacing/>
+                          <w:jc w:val="both"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00644C4A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                          <w:fldChar w:fldCharType="begin"/>
+                        </w:r>
+                        <w:r w:rsidRPr="00644C4A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                          <w:instrText xml:space="preserve"> DATE \@ "MMMM d, yyyy" </w:instrText>
+                        </w:r>
+                        <w:r w:rsidRPr="00644C4A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="separate"/>
                         </w:r>
-                        <w:r w:rsidR="00BD56AB">
+                        <w:r w:rsidR="00A14C05">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:noProof/>
                             <w:color w:val="000000" w:themeColor="text1"/>
-                            <w:sz w:val="18"/>
-                            <w:szCs w:val="16"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
                           </w:rPr>
-                          <w:t>December 1, 2025</w:t>
+                          <w:t>April 6, 2026</w:t>
                         </w:r>
-                        <w:r w:rsidRPr="008D31FD">
+                        <w:r w:rsidRPr="00644C4A">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
-                            <w:sz w:val="18"/>
-                            <w:szCs w:val="16"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="end"/>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="7272466C" w14:textId="64580F3D" w:rsidR="00DE65EA" w:rsidRPr="008D31FD" w:rsidRDefault="00DE65EA" w:rsidP="008704A8">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                       <w:p w14:paraId="025C7D60" w14:textId="6D81B725" w:rsidR="008704A8" w:rsidRPr="008D31FD" w:rsidRDefault="00E86C7E" w:rsidP="008704A8">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
@@ -1456,60 +1656,50 @@
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t>1</w:t>
                         </w:r>
                         <w:r w:rsidR="008D31FD" w:rsidRPr="008D31FD">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t>): X</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="00059029" w14:textId="7020370B" w:rsidR="007A6CBE" w:rsidRDefault="007A6CBE" w:rsidP="008704A8">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
-                      <w:p w14:paraId="1EEC8A46" w14:textId="77777777" w:rsidR="007F56E2" w:rsidRDefault="007F56E2" w:rsidP="008704A8">
-[...8 lines deleted...]
-                      </w:p>
                       <w:p w14:paraId="162D6D71" w14:textId="73F2F786" w:rsidR="007A6CBE" w:rsidRPr="00DB7FE0" w:rsidRDefault="007F56E2" w:rsidP="007F56E2">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                             <w:sz w:val="12"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00DB7FE0">
                           <w:rPr>
                             <w:rStyle w:val="Strong"/>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                             <w:b w:val="0"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
                           <w:t>ISSN</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00DB7FE0">
                           <w:rPr>
                             <w:rStyle w:val="Strong"/>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
                           <w:t>:</w:t>
                         </w:r>
@@ -1562,50 +1752,144 @@
                             <w:szCs w:val="26"/>
                           </w:rPr>
                           <w:t xml:space="preserve">Open </w:t>
                         </w:r>
                         <w:r w:rsidR="0046789A" w:rsidRPr="008704A8">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:i/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="26"/>
                           </w:rPr>
                           <w:t>Access</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <w10:wrap type="square" anchorx="margin" anchory="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
+    <w:p w14:paraId="50984470" w14:textId="38F5CEC9" w:rsidR="00AA031F" w:rsidRPr="00457859" w:rsidRDefault="00AA031F" w:rsidP="00AA031F">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Affiliation, City, State/Country</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C866D60" w14:textId="60F57F4A" w:rsidR="00AA031F" w:rsidRPr="00457859" w:rsidRDefault="00AA031F" w:rsidP="00AA031F">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Affiliation, City, State/Country</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26E930A8" w14:textId="24DD2FD9" w:rsidR="00FC192B" w:rsidRPr="00457859" w:rsidRDefault="00FC192B" w:rsidP="0006331D">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="37D31E53" w14:textId="35B22210" w:rsidR="00C518C1" w:rsidRPr="00E86C7E" w:rsidRDefault="00FC192B" w:rsidP="00950C94">
       <w:pPr>
         <w:ind w:right="-144"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86C7E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17F11D91" w14:textId="74A113B4" w:rsidR="00A736D0" w:rsidRDefault="00A736D0" w:rsidP="00A736D0">
       <w:pPr>
         <w:ind w:left="2070" w:right="-144"/>
         <w:contextualSpacing/>
@@ -1830,51 +2114,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: Be</w:t>
       </w:r>
       <w:r w:rsidR="004167D5" w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> sure to include your main findings </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">supported with data and the appropriate statistical analysis. The abstract results should be </w:t>
+        <w:t xml:space="preserve">supported </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data and the appropriate statistical analysis. The abstract results should be </w:t>
       </w:r>
       <w:r w:rsidR="004167D5" w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">followed by a clear conclusion statement. </w:t>
       </w:r>
       <w:r w:rsidR="00AA4563" w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The M ± SD for all variables should be presented clearly</w:t>
       </w:r>
       <w:r w:rsidR="00AA4563">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1956,58 +2260,69 @@
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EB3261" w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Do not add </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">extra </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EB3261" w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>spaces between subheadings</w:t>
+        <w:t>spaces</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EB3261" w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> between subheadings</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and provide a clear statement to support the main findings of the results. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C59ED2F" w14:textId="77777777" w:rsidR="00A736D0" w:rsidRPr="00A736D0" w:rsidRDefault="00A736D0" w:rsidP="00A736D0">
       <w:pPr>
         <w:ind w:left="1440" w:right="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1003BC87" w14:textId="4F9B9DE8" w:rsidR="00D94FD3" w:rsidRPr="00457859" w:rsidRDefault="002353E5" w:rsidP="00BB3F86">
@@ -2032,60 +2347,80 @@
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Key W</w:t>
       </w:r>
       <w:r w:rsidR="00FC192B" w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ords</w:t>
       </w:r>
       <w:r w:rsidR="00FC192B" w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>: Provide three ke</w:t>
+        <w:t xml:space="preserve">: Provide three </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FC192B" w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ke</w:t>
       </w:r>
       <w:r w:rsidR="00BB3F86">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ys words not used in the title.</w:t>
+        <w:t>ys</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BB3F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> words not used in the title.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B2945E1" w14:textId="4DCEDE0C" w:rsidR="000555B6" w:rsidRPr="00457859" w:rsidRDefault="000555B6" w:rsidP="0006331D">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10F44967" w14:textId="01DBFB52" w:rsidR="000917C2" w:rsidRPr="00457859" w:rsidRDefault="009C131E" w:rsidP="00275B80">
       <w:pPr>
         <w:spacing w:line="243" w:lineRule="atLeast"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -2239,67 +2574,78 @@
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D51A1A" w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Then, provide</w:t>
       </w:r>
       <w:r w:rsidR="00596BB5" w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F20153" w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>concise</w:t>
       </w:r>
       <w:r w:rsidR="00596BB5" w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> purpose statement at the end</w:t>
+        <w:t xml:space="preserve"> purpose</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00596BB5" w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> statement at the end</w:t>
       </w:r>
       <w:r w:rsidR="00915C55">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the final paragraph</w:t>
       </w:r>
       <w:r w:rsidR="00596BB5" w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29BBD7F7" w14:textId="77777777" w:rsidR="00EB3261" w:rsidRPr="00457859" w:rsidRDefault="00EB3261" w:rsidP="000917C2">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -2665,51 +3011,50 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A86422F" w14:textId="77777777" w:rsidR="00BD56AB" w:rsidRPr="00457859" w:rsidRDefault="00BD56AB" w:rsidP="00BD56AB">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Protocol</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BA5ED26" w14:textId="77777777" w:rsidR="00BD56AB" w:rsidRPr="00457859" w:rsidRDefault="00BD56AB" w:rsidP="00BD56AB">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide a step-by-step description regarding the protocol of the study. Explain all measurement tools and cite any validation study corresponding to the tool. Measurement tools must be valid and reliable or provide information to support both with appropriate citations. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6787B01B" w14:textId="77777777" w:rsidR="00BD56AB" w:rsidRPr="00457859" w:rsidRDefault="00BD56AB" w:rsidP="00BD56AB">
@@ -2744,51 +3089,71 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Statistical Analysis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C12ECB2" w14:textId="77777777" w:rsidR="00BD56AB" w:rsidRDefault="00BD56AB" w:rsidP="00BD56AB">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D1812">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provide accurate and appropriate statistical analyses for all reported data. Use correct statistical terminology and ensure that each test matches the structure of the variables being analyzed. State explicitly that an a priori significance level of </w:t>
+        <w:t xml:space="preserve">Provide accurate and appropriate statistical analyses for all reported data. Use correct statistical terminology and ensure that each test matches the structure of the variables being analyzed. State explicitly that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D1812">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>an a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D1812">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> priori significance level of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C5360D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="003D1812">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ≤ 0.05 was used. Please also identify the software utilized to conduct all analyses (e.g., SPSS, R, SAS, or equivalent).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D0F49D9" w14:textId="77777777" w:rsidR="00BD56AB" w:rsidRPr="00457859" w:rsidRDefault="00BD56AB" w:rsidP="00BD56AB">
       <w:pPr>
         <w:contextualSpacing/>
@@ -2866,51 +3231,71 @@
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A detailed figure legend is required under the table or figure</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> but is should not be pasted as part of the figure. </w:t>
+        <w:t xml:space="preserve"> but </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should not be pasted as part of the figure. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FBDF32D" w14:textId="77777777" w:rsidR="00BD56AB" w:rsidRPr="00457859" w:rsidRDefault="00BD56AB" w:rsidP="00BD56AB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -3871,50 +4256,51 @@
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Please ensure they remain clear, readable, and appropriately sized after being pasted into the document. If images are used instead of generated graphs, they must be high-resolution to ensure print quality.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="127D0FCF" w14:textId="77777777" w:rsidR="00BD56AB" w:rsidRDefault="00BD56AB" w:rsidP="00BD56AB">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC60AA">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38EF8EBE" wp14:editId="5943EF15">
             <wp:extent cx="2749691" cy="2063856"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="532229904" name="Picture 1" descr="A graph with a bar and bar line&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="532229904" name="Picture 1" descr="A graph with a bar and bar line&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
@@ -3932,50 +4318,51 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="62D4283A" w14:textId="77777777" w:rsidR="00BD56AB" w:rsidRDefault="00BD56AB" w:rsidP="00BD56AB">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Figure</w:t>
       </w:r>
       <w:r w:rsidRPr="00915C55">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. Describe your </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -4281,99 +4668,139 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35660797" w14:textId="77777777" w:rsidR="00BD56AB" w:rsidRPr="00457859" w:rsidRDefault="00BD56AB" w:rsidP="00BD56AB">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B9169D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please use the AMA/JAMA 11th edition citation style for all references. The JAMA format is available in EndNote. In-text citations should appear as superscript numbers placed immediately after the referenced material, positioned </w:t>
+        <w:t xml:space="preserve">Please use the AMA/JAMA 11th edition citation style for all references. The JAMA format is available </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B9169D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B9169D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EndNote. In-text citations should appear as superscript numbers placed immediately after the referenced material, positioned </w:t>
       </w:r>
       <w:r w:rsidRPr="00B9169D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>before</w:t>
       </w:r>
       <w:r w:rsidRPr="00B9169D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> the period at the end of the sentence. </w:t>
       </w:r>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(Example, Johnson et al. </w:t>
       </w:r>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, found xyz)</w:t>
+        <w:t xml:space="preserve">, found </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>xyz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Generally, 15 references should be utilized to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -4467,105 +4894,170 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Johnson J, Johnson B, Stella CA. Maximum distance and performance measures in football. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>J Exerc Nutr</w:t>
-      </w:r>
+        <w:t xml:space="preserve">J </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Exerc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nutr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2017;1(1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Doi: 101010202012.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27EC3C80" w14:textId="77777777" w:rsidR="00BD56AB" w:rsidRPr="00457859" w:rsidRDefault="00BD56AB" w:rsidP="00BD56AB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sauderbach CA, Dell DD, Fountain J, Boicka GJ, Slavia TA, Colin M. Function nutrients and protein ingestion. </w:t>
+        <w:t>Sauderbach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CA, Dell DD, Fountain J, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Boicka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GJ, Slavia TA, Colin M. Function nutrients and protein ingestion. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Res Health Sci</w:t>
       </w:r>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -4641,77 +5133,78 @@
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A0AA3EE" w14:textId="551C0F5C" w:rsidR="002D5236" w:rsidRPr="00457859" w:rsidRDefault="002D5236" w:rsidP="00BD56AB">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="002D5236" w:rsidRPr="00457859" w:rsidSect="00ED6B60">
+    <w:sectPr w:rsidR="002D5236" w:rsidRPr="00457859" w:rsidSect="00A14C05">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1584" w:right="1584" w:bottom="1584" w:left="1584" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6751B004" w14:textId="77777777" w:rsidR="00A41DFC" w:rsidRDefault="00A41DFC" w:rsidP="000F0355">
+    <w:p w14:paraId="61958CCE" w14:textId="77777777" w:rsidR="009659D3" w:rsidRDefault="009659D3" w:rsidP="000F0355">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F927E37" w14:textId="77777777" w:rsidR="00A41DFC" w:rsidRDefault="00A41DFC" w:rsidP="000F0355">
+    <w:p w14:paraId="74A9254A" w14:textId="77777777" w:rsidR="009659D3" w:rsidRDefault="009659D3" w:rsidP="000F0355">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4948,58 +5441,58 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="828350" cy="265497"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="494D0C99" w14:textId="77777777" w:rsidR="000F0749" w:rsidRDefault="000F0749">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C064DE2" w14:textId="77777777" w:rsidR="00A41DFC" w:rsidRDefault="00A41DFC" w:rsidP="000F0355">
+    <w:p w14:paraId="29C497D8" w14:textId="77777777" w:rsidR="009659D3" w:rsidRDefault="009659D3" w:rsidP="000F0355">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B883586" w14:textId="77777777" w:rsidR="00A41DFC" w:rsidRDefault="00A41DFC" w:rsidP="000F0355">
+    <w:p w14:paraId="467DE876" w14:textId="77777777" w:rsidR="009659D3" w:rsidRDefault="009659D3" w:rsidP="000F0355">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7F452DD0" w14:textId="77777777" w:rsidR="000F0749" w:rsidRPr="004A4C89" w:rsidRDefault="000F0749" w:rsidP="0046789A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="8460"/>
       </w:tabs>
       <w:ind w:left="-360"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         <w:i/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="18"/>
       </w:rPr>
@@ -5704,81 +6197,83 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1708142514">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="26298765">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="319700655">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1753693878">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1336226165">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FC192B"/>
     <w:rsid w:val="0000000E"/>
     <w:rsid w:val="0001465B"/>
     <w:rsid w:val="00016C5A"/>
     <w:rsid w:val="000308A1"/>
     <w:rsid w:val="00037862"/>
+    <w:rsid w:val="00041FD7"/>
     <w:rsid w:val="00044B19"/>
     <w:rsid w:val="000555B6"/>
     <w:rsid w:val="00062A7D"/>
     <w:rsid w:val="0006331D"/>
     <w:rsid w:val="000704CD"/>
     <w:rsid w:val="00072C5A"/>
     <w:rsid w:val="000912E2"/>
     <w:rsid w:val="000917C2"/>
     <w:rsid w:val="000B0EDD"/>
     <w:rsid w:val="000B38C3"/>
     <w:rsid w:val="000C3F0A"/>
     <w:rsid w:val="000E29A8"/>
     <w:rsid w:val="000F0355"/>
     <w:rsid w:val="000F0749"/>
     <w:rsid w:val="000F35CE"/>
     <w:rsid w:val="00103B61"/>
     <w:rsid w:val="00110144"/>
     <w:rsid w:val="00110B85"/>
     <w:rsid w:val="00115BF1"/>
     <w:rsid w:val="00141472"/>
     <w:rsid w:val="00142B2B"/>
     <w:rsid w:val="00150C18"/>
     <w:rsid w:val="00154FE6"/>
     <w:rsid w:val="00165DEC"/>
     <w:rsid w:val="001812AB"/>
@@ -5802,269 +6297,281 @@
     <w:rsid w:val="00246E05"/>
     <w:rsid w:val="00247473"/>
     <w:rsid w:val="00261593"/>
     <w:rsid w:val="00273AC7"/>
     <w:rsid w:val="00275B80"/>
     <w:rsid w:val="00282DBB"/>
     <w:rsid w:val="00282E68"/>
     <w:rsid w:val="002868D4"/>
     <w:rsid w:val="00290488"/>
     <w:rsid w:val="00292C19"/>
     <w:rsid w:val="002A0F80"/>
     <w:rsid w:val="002B36DA"/>
     <w:rsid w:val="002C1313"/>
     <w:rsid w:val="002C4CE3"/>
     <w:rsid w:val="002D5236"/>
     <w:rsid w:val="002E0DC3"/>
     <w:rsid w:val="00302F73"/>
     <w:rsid w:val="003151EB"/>
     <w:rsid w:val="003470B3"/>
     <w:rsid w:val="0035630C"/>
     <w:rsid w:val="003716BC"/>
     <w:rsid w:val="00373699"/>
     <w:rsid w:val="00381BB0"/>
     <w:rsid w:val="00384089"/>
     <w:rsid w:val="00386B3F"/>
+    <w:rsid w:val="003A12E4"/>
     <w:rsid w:val="003A7876"/>
     <w:rsid w:val="003C2E92"/>
     <w:rsid w:val="003D1812"/>
     <w:rsid w:val="0040740E"/>
+    <w:rsid w:val="0041091B"/>
     <w:rsid w:val="00412EA7"/>
     <w:rsid w:val="0041323A"/>
     <w:rsid w:val="004167D5"/>
     <w:rsid w:val="00417417"/>
     <w:rsid w:val="00427B80"/>
     <w:rsid w:val="00432ED0"/>
     <w:rsid w:val="00437968"/>
     <w:rsid w:val="004463E6"/>
     <w:rsid w:val="00457859"/>
     <w:rsid w:val="00465842"/>
     <w:rsid w:val="0046789A"/>
     <w:rsid w:val="004759BE"/>
     <w:rsid w:val="00481187"/>
     <w:rsid w:val="00481D76"/>
     <w:rsid w:val="00487981"/>
     <w:rsid w:val="004912D0"/>
     <w:rsid w:val="004978D3"/>
     <w:rsid w:val="004A4C89"/>
     <w:rsid w:val="004B00B2"/>
     <w:rsid w:val="004B0703"/>
     <w:rsid w:val="004B10F0"/>
     <w:rsid w:val="004B2905"/>
     <w:rsid w:val="004B44A1"/>
     <w:rsid w:val="004B4609"/>
     <w:rsid w:val="004C3228"/>
     <w:rsid w:val="004D0D5E"/>
     <w:rsid w:val="004D30B3"/>
     <w:rsid w:val="004E1A2E"/>
     <w:rsid w:val="004E6B82"/>
     <w:rsid w:val="004E73E3"/>
     <w:rsid w:val="004F1381"/>
     <w:rsid w:val="004F2E78"/>
     <w:rsid w:val="004F719C"/>
     <w:rsid w:val="0050097E"/>
     <w:rsid w:val="005062BB"/>
     <w:rsid w:val="005072AB"/>
     <w:rsid w:val="00507DD7"/>
     <w:rsid w:val="00512B8F"/>
     <w:rsid w:val="00516F90"/>
     <w:rsid w:val="00525165"/>
     <w:rsid w:val="00531433"/>
     <w:rsid w:val="00544438"/>
     <w:rsid w:val="00545796"/>
+    <w:rsid w:val="005510D6"/>
     <w:rsid w:val="005569D2"/>
     <w:rsid w:val="00575F83"/>
     <w:rsid w:val="005776A5"/>
     <w:rsid w:val="00592138"/>
     <w:rsid w:val="0059284D"/>
     <w:rsid w:val="00596BB5"/>
     <w:rsid w:val="005D0B16"/>
     <w:rsid w:val="005F535E"/>
     <w:rsid w:val="00616FAC"/>
     <w:rsid w:val="00620BD1"/>
     <w:rsid w:val="00620C3D"/>
     <w:rsid w:val="00624B3B"/>
+    <w:rsid w:val="00644C4A"/>
     <w:rsid w:val="00651A3B"/>
     <w:rsid w:val="00652116"/>
     <w:rsid w:val="0065286E"/>
     <w:rsid w:val="006621F6"/>
     <w:rsid w:val="006817D5"/>
     <w:rsid w:val="00684E16"/>
     <w:rsid w:val="00697A0F"/>
     <w:rsid w:val="006A0D45"/>
     <w:rsid w:val="006B2438"/>
     <w:rsid w:val="006B41DE"/>
     <w:rsid w:val="006C434B"/>
     <w:rsid w:val="006D4ECF"/>
     <w:rsid w:val="006E1F6E"/>
     <w:rsid w:val="006E2D05"/>
     <w:rsid w:val="00714146"/>
     <w:rsid w:val="00721E32"/>
     <w:rsid w:val="00733D37"/>
     <w:rsid w:val="0073747C"/>
     <w:rsid w:val="007523A0"/>
+    <w:rsid w:val="007603D1"/>
     <w:rsid w:val="00764D00"/>
     <w:rsid w:val="00773855"/>
     <w:rsid w:val="00773942"/>
     <w:rsid w:val="007831B0"/>
     <w:rsid w:val="00794839"/>
     <w:rsid w:val="007A1DE2"/>
     <w:rsid w:val="007A1EFF"/>
     <w:rsid w:val="007A53E9"/>
     <w:rsid w:val="007A6CBE"/>
     <w:rsid w:val="007B17A1"/>
     <w:rsid w:val="007B17A2"/>
     <w:rsid w:val="007B4C62"/>
     <w:rsid w:val="007E21D9"/>
     <w:rsid w:val="007E2223"/>
     <w:rsid w:val="007F56E2"/>
     <w:rsid w:val="00806189"/>
     <w:rsid w:val="0081077D"/>
     <w:rsid w:val="00820932"/>
     <w:rsid w:val="0083211D"/>
     <w:rsid w:val="00846D97"/>
     <w:rsid w:val="0085306D"/>
     <w:rsid w:val="008704A8"/>
     <w:rsid w:val="0087545D"/>
     <w:rsid w:val="008758A7"/>
     <w:rsid w:val="00884AB2"/>
     <w:rsid w:val="008B1593"/>
     <w:rsid w:val="008B7323"/>
     <w:rsid w:val="008D31FD"/>
     <w:rsid w:val="008F139C"/>
     <w:rsid w:val="008F37EB"/>
     <w:rsid w:val="008F7DF9"/>
     <w:rsid w:val="009006EA"/>
     <w:rsid w:val="00915C55"/>
     <w:rsid w:val="00921C48"/>
     <w:rsid w:val="00950C94"/>
+    <w:rsid w:val="009659D3"/>
     <w:rsid w:val="009A3D46"/>
     <w:rsid w:val="009A529B"/>
     <w:rsid w:val="009B358C"/>
     <w:rsid w:val="009B589F"/>
     <w:rsid w:val="009B7DE4"/>
     <w:rsid w:val="009C131E"/>
     <w:rsid w:val="009C5A2F"/>
     <w:rsid w:val="009C7000"/>
     <w:rsid w:val="009E1BF9"/>
     <w:rsid w:val="00A010F5"/>
     <w:rsid w:val="00A100CF"/>
     <w:rsid w:val="00A130F4"/>
+    <w:rsid w:val="00A14C05"/>
     <w:rsid w:val="00A15CE7"/>
     <w:rsid w:val="00A201CB"/>
     <w:rsid w:val="00A27E7B"/>
     <w:rsid w:val="00A305BD"/>
     <w:rsid w:val="00A3161F"/>
     <w:rsid w:val="00A322BA"/>
     <w:rsid w:val="00A41DFC"/>
     <w:rsid w:val="00A434CE"/>
     <w:rsid w:val="00A736D0"/>
     <w:rsid w:val="00A77A5F"/>
     <w:rsid w:val="00A823B2"/>
+    <w:rsid w:val="00A90776"/>
     <w:rsid w:val="00AA031F"/>
+    <w:rsid w:val="00AA39B6"/>
     <w:rsid w:val="00AA4563"/>
     <w:rsid w:val="00AC2550"/>
     <w:rsid w:val="00AD196D"/>
     <w:rsid w:val="00AF7B99"/>
     <w:rsid w:val="00B061C5"/>
     <w:rsid w:val="00B070B9"/>
     <w:rsid w:val="00B075F2"/>
     <w:rsid w:val="00B22513"/>
     <w:rsid w:val="00B415F0"/>
     <w:rsid w:val="00B61571"/>
     <w:rsid w:val="00B62274"/>
     <w:rsid w:val="00B9169D"/>
     <w:rsid w:val="00BB3F86"/>
     <w:rsid w:val="00BD07D6"/>
     <w:rsid w:val="00BD56AB"/>
     <w:rsid w:val="00BD652F"/>
     <w:rsid w:val="00BD7FB4"/>
     <w:rsid w:val="00BF07DA"/>
     <w:rsid w:val="00BF0941"/>
     <w:rsid w:val="00C11B54"/>
     <w:rsid w:val="00C177C0"/>
     <w:rsid w:val="00C3570A"/>
     <w:rsid w:val="00C4403D"/>
     <w:rsid w:val="00C518C1"/>
     <w:rsid w:val="00C5360D"/>
     <w:rsid w:val="00C5436D"/>
     <w:rsid w:val="00C6779A"/>
     <w:rsid w:val="00C700B2"/>
     <w:rsid w:val="00CB5493"/>
     <w:rsid w:val="00CC34C3"/>
     <w:rsid w:val="00CC4AC9"/>
     <w:rsid w:val="00CC5E58"/>
     <w:rsid w:val="00CC6143"/>
     <w:rsid w:val="00CD4AB9"/>
     <w:rsid w:val="00CE33B5"/>
     <w:rsid w:val="00D02776"/>
     <w:rsid w:val="00D037EE"/>
     <w:rsid w:val="00D10609"/>
     <w:rsid w:val="00D11455"/>
     <w:rsid w:val="00D14244"/>
     <w:rsid w:val="00D478CA"/>
     <w:rsid w:val="00D51A1A"/>
     <w:rsid w:val="00D572BF"/>
+    <w:rsid w:val="00D64DB7"/>
     <w:rsid w:val="00D651B1"/>
     <w:rsid w:val="00D70932"/>
     <w:rsid w:val="00D81403"/>
     <w:rsid w:val="00D86CDA"/>
     <w:rsid w:val="00D947C2"/>
     <w:rsid w:val="00D94FD3"/>
     <w:rsid w:val="00DA13E2"/>
     <w:rsid w:val="00DB6267"/>
     <w:rsid w:val="00DB7FE0"/>
     <w:rsid w:val="00DC1CC3"/>
     <w:rsid w:val="00DD3783"/>
     <w:rsid w:val="00DE15F0"/>
     <w:rsid w:val="00DE1B70"/>
     <w:rsid w:val="00DE65EA"/>
     <w:rsid w:val="00DF5915"/>
     <w:rsid w:val="00DF5D15"/>
     <w:rsid w:val="00E02924"/>
     <w:rsid w:val="00E23CD8"/>
     <w:rsid w:val="00E271E9"/>
     <w:rsid w:val="00E432E7"/>
     <w:rsid w:val="00E46EDF"/>
     <w:rsid w:val="00E501B7"/>
     <w:rsid w:val="00E65847"/>
     <w:rsid w:val="00E67C8B"/>
     <w:rsid w:val="00E72D0A"/>
     <w:rsid w:val="00E86C7E"/>
     <w:rsid w:val="00EA7603"/>
     <w:rsid w:val="00EB3261"/>
     <w:rsid w:val="00EC72A0"/>
     <w:rsid w:val="00ED110F"/>
     <w:rsid w:val="00ED6B60"/>
+    <w:rsid w:val="00EF267B"/>
     <w:rsid w:val="00EF6FCB"/>
     <w:rsid w:val="00F002BB"/>
     <w:rsid w:val="00F17852"/>
     <w:rsid w:val="00F20153"/>
     <w:rsid w:val="00F25723"/>
     <w:rsid w:val="00F31F83"/>
     <w:rsid w:val="00F45DA7"/>
     <w:rsid w:val="00F60064"/>
+    <w:rsid w:val="00F61E71"/>
     <w:rsid w:val="00F73DF0"/>
     <w:rsid w:val="00F74685"/>
     <w:rsid w:val="00F85690"/>
     <w:rsid w:val="00FC192B"/>
     <w:rsid w:val="00FE1FD1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -7344,72 +7851,72 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{184C2E6A-2C09-4FFB-9B44-038487731778}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1015</Words>
-  <Characters>5533</Characters>
+  <Words>1026</Words>
+  <Characters>5593</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>137</Lines>
-  <Paragraphs>69</Paragraphs>
+  <Lines>139</Lines>
+  <Paragraphs>81</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6502</CharactersWithSpaces>
+  <CharactersWithSpaces>6538</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>